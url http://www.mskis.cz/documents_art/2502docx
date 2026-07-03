--- v0 (2026-05-16)
+++ v1 (2026-07-03)
@@ -1,1090 +1,25 @@
-
-[...1063 lines deleted...]
-</file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -2187,337 +1122,50 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="746611946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...285 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>332</Words>
   <Characters>1962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ekonomika provozu traktorových souprav</vt:lpstr>