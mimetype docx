--- v0 (2026-05-17)
+++ v1 (2026-07-03)
@@ -1,949 +1,25 @@
-
-[...922 lines deleted...]
-</file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -960,309 +36,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...257 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0E0E51B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65968026"/>
     <w:lvl w:ilvl="0" w:tplc="0405000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1764"/>
         </w:tabs>
         <w:ind w:left="1764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
@@ -1997,345 +814,50 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...293 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>161</Words>
   <Characters>952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>