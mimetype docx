--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -1,32548 +1,70 @@
-
-[...32062 lines deleted...]
-</file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
-</file>
-[...412 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1927173F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06F2F6AA"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -33737,1306 +1259,50 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1619988898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1254 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8325B0B5-7621-4A96-9A8B-BB2884C9A564}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>2902</Words>
   <Characters>17124</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>