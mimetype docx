--- v0 (2026-05-17)
+++ v1 (2026-07-04)
@@ -1,1058 +1,25 @@
-
-[...1031 lines deleted...]
-</file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1078,201 +45,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...149 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
@@ -6798,58 +5614,50 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="129130678">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>